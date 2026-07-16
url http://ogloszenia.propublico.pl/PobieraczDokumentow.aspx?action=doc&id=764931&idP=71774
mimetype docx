--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -7,80 +7,101 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="1D095E51" w14:textId="1D51D0CC" w:rsidR="00FB7F50" w:rsidRPr="002245BE" w:rsidRDefault="00B64756" w:rsidP="00FB7F50">
+    <w:p w14:paraId="1D095E51" w14:textId="1C27882C" w:rsidR="00FB7F50" w:rsidRPr="002245BE" w:rsidRDefault="00B64756" w:rsidP="00FB7F50">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk53520193"/>
       <w:r w:rsidRPr="00B64756">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Kraków</w:t>
       </w:r>
       <w:r w:rsidR="00FB7F50" w:rsidRPr="002245BE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> dnia: </w:t>
       </w:r>
       <w:r w:rsidRPr="00B64756">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2026-05-15</w:t>
+        <w:t>2026-0</w:t>
+      </w:r>
+      <w:r w:rsidR="00924F10">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B64756">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00924F10">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>02</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B740E4A" w14:textId="77777777" w:rsidR="00FB7F50" w:rsidRPr="002245BE" w:rsidRDefault="00FB7F50" w:rsidP="004E7234">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="04BD45CE" w14:textId="77777777" w:rsidR="00B64756" w:rsidRPr="00B64756" w:rsidRDefault="00B64756" w:rsidP="00FB7F50">
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B64756">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -166,108 +187,120 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B64756">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>30-059</w:t>
       </w:r>
       <w:r w:rsidR="00FB7F50" w:rsidRPr="002245BE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B64756">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Kraków</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EECC5C4" w14:textId="77777777" w:rsidR="008642B3" w:rsidRDefault="00A17CDB">
+    <w:p w14:paraId="5EECC5C4" w14:textId="407E5E7C" w:rsidR="008642B3" w:rsidRDefault="00924F10">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
         <w:spacing w:before="600"/>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>OGŁOSZENIE</w:t>
+        <w:t xml:space="preserve">SPROSTOWANIE </w:t>
+      </w:r>
+      <w:r w:rsidR="00A17CDB">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>OGŁOSZENI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>A</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C6BC70C" w14:textId="77777777" w:rsidR="008642B3" w:rsidRDefault="008642B3" w:rsidP="00C65E53">
       <w:pPr>
         <w:spacing w:after="480"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">o </w:t>
       </w:r>
       <w:r w:rsidR="0054734E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>wyborze najkorzystniejszej oferty</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1023"/>
         <w:gridCol w:w="9261"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00B64756" w:rsidRPr="00607F9B" w14:paraId="3DFBD6A3" w14:textId="77777777" w:rsidTr="00E7530D">
+      <w:tr w:rsidR="00B64756" w:rsidRPr="00607F9B" w14:paraId="3DFBD6A3" w14:textId="77777777" w:rsidTr="00924F10">
         <w:trPr>
           <w:trHeight w:val="638"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="959" w:type="dxa"/>
+            <w:tcW w:w="1023" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="180A2757" w14:textId="77777777" w:rsidR="00B64756" w:rsidRPr="00607F9B" w:rsidRDefault="00B64756" w:rsidP="00E7530D">
             <w:pPr>
               <w:spacing w:after="60" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00607F9B">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Dotyczy:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9261" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5893ED1A" w14:textId="02E2403A" w:rsidR="00B64756" w:rsidRPr="00607F9B" w:rsidRDefault="00B64756" w:rsidP="00E7530D">
             <w:pPr>
@@ -408,263 +441,286 @@
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B64756">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>KC-DE-zp.25.110.2026</w:t>
             </w:r>
             <w:r w:rsidRPr="00607F9B">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="185D07EC" w14:textId="77777777" w:rsidR="008642B3" w:rsidRDefault="00C65E53" w:rsidP="00CA3511">
+    <w:p w14:paraId="36FC38B6" w14:textId="77777777" w:rsidR="00924F10" w:rsidRDefault="00924F10" w:rsidP="00924F10">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6B411C09" w14:textId="76DA7D0C" w:rsidR="00924F10" w:rsidRPr="00D87B3F" w:rsidRDefault="00924F10" w:rsidP="00924F10">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B2352">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zamawiający, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D87B3F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Akademia Górniczo - Hutnicza</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BDD6BB2" w14:textId="77777777" w:rsidR="00924F10" w:rsidRPr="00D87B3F" w:rsidRDefault="00924F10" w:rsidP="00924F10">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D87B3F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>im. Stanisława Staszica w Krakowie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38797131" w14:textId="77777777" w:rsidR="00924F10" w:rsidRPr="00912D32" w:rsidRDefault="00924F10" w:rsidP="00924F10">
+      <w:pPr>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D87B3F">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Dział Zamówień Publicznych</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2352">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73DB4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">w związku z poprawieniem omyłki rachunkowej stwierdzonej przez służby finansowe w ofercie wykonawcy Progress </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>S</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73DB4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ystemy </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>K</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73DB4">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t>omputerowe sp. z o.o</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. oraz </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2352">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">działając na podstawie art. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>253 ust. 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2352">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ustawy z dnia 11 września 2019r. Prawo zamówień </w:t>
+      </w:r>
+      <w:r w:rsidRPr="007C2501">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">publicznych (Dz.U.2024.1320 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="007C2501">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>t.j</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="007C2501">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>. ze zm.), zwanej</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009B2352">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> dalej „ustawą </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009B2352">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Pzp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009B2352">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>, informuje, że w toczącym się postępowaniu o udzielenie zamówienia publicznego, jako najkorzystniejsza wybrana została oferta:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="185D07EC" w14:textId="4F7C366F" w:rsidR="008642B3" w:rsidRDefault="00D26ED6" w:rsidP="00CA3511">
       <w:pPr>
         <w:pStyle w:val="Nagwek"/>
         <w:tabs>
           <w:tab w:val="clear" w:pos="4536"/>
           <w:tab w:val="clear" w:pos="9072"/>
         </w:tabs>
         <w:spacing w:before="480" w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009B2352">
-[...21 lines deleted...]
-      </w:r>
       <w:r>
-        <w:rPr>
-[...139 lines deleted...]
-      <w:r w:rsidR="00D26ED6">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="10150"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B64756" w14:paraId="49ED166F" w14:textId="77777777" w:rsidTr="00E7530D">
-        <w:tblPrEx>
-[...4 lines deleted...]
-        </w:tblPrEx>
         <w:trPr>
           <w:cantSplit/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="10150" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="48576ED0" w14:textId="53AC6DE5" w:rsidR="00B64756" w:rsidRPr="00D26ED6" w:rsidRDefault="00B64756" w:rsidP="00E7530D">
             <w:pPr>
               <w:spacing w:before="60" w:after="40" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64756">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>PROGRESS Systemy Komputerowe Sp. z o.o.</w:t>
             </w:r>
@@ -787,88 +843,112 @@
             </w:r>
             <w:r w:rsidRPr="00B64756">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> 4 zestawów składających się z laptopa i stacji dokującej na potrzeby </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B64756">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>WIEiT</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00D26ED6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2751EAE0" w14:textId="4376BD93" w:rsidR="00B64756" w:rsidRPr="00D26ED6" w:rsidRDefault="00B64756" w:rsidP="00E7530D">
+          <w:p w14:paraId="2751EAE0" w14:textId="121C156B" w:rsidR="00B64756" w:rsidRPr="00D26ED6" w:rsidRDefault="00B64756" w:rsidP="00E7530D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D26ED6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>za cenę</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> brutto</w:t>
             </w:r>
             <w:r w:rsidRPr="00D26ED6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00B64756">
+            <w:r w:rsidR="00924F10">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>39 310.80 zł</w:t>
+              <w:t>43</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B64756">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00924F10">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>738</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B64756">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.80 zł</w:t>
             </w:r>
             <w:r w:rsidRPr="004657DA">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0CAC52B1" w14:textId="77777777" w:rsidR="00B64756" w:rsidRDefault="00B64756" w:rsidP="00E7530D">
             <w:pPr>
               <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00D26ED6">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Uzasadnienie wyboru:</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
@@ -1684,67 +1764,99 @@
             <w:r w:rsidRPr="008567C7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B64756">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Olesno</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="30C8A3C5" w14:textId="1213EC53" w:rsidR="00B64756" w:rsidRPr="008567C7" w:rsidRDefault="00B64756" w:rsidP="00E7530D">
+          <w:p w14:paraId="30C8A3C5" w14:textId="4FB7AB76" w:rsidR="00B64756" w:rsidRPr="008567C7" w:rsidRDefault="00B64756" w:rsidP="00E7530D">
             <w:pPr>
               <w:pStyle w:val="Zwykytekst"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64756">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">  51,55</w:t>
+              <w:t xml:space="preserve">  5</w:t>
+            </w:r>
+            <w:r w:rsidR="00924F10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B64756">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00924F10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B64756">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1C3F8B52" w14:textId="27EEC575" w:rsidR="00B64756" w:rsidRPr="008567C7" w:rsidRDefault="00B64756" w:rsidP="00E7530D">
             <w:pPr>
               <w:pStyle w:val="Zwykytekst"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64756">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  40,00</w:t>
@@ -1802,129 +1914,141 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="31C56EFE" w14:textId="6F974AD7" w:rsidR="00B64756" w:rsidRPr="008567C7" w:rsidRDefault="00B64756" w:rsidP="00E7530D">
             <w:pPr>
               <w:pStyle w:val="Zwykytekst"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7E3FE521" w14:textId="366F1861" w:rsidR="00B64756" w:rsidRPr="008567C7" w:rsidRDefault="00B64756" w:rsidP="00E7530D">
+          <w:p w14:paraId="7E3FE521" w14:textId="13574690" w:rsidR="00B64756" w:rsidRPr="008567C7" w:rsidRDefault="00B64756" w:rsidP="00E7530D">
             <w:pPr>
               <w:pStyle w:val="Zwykytekst"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B64756">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">  91,55</w:t>
+              <w:t xml:space="preserve">  9</w:t>
+            </w:r>
+            <w:r w:rsidR="00924F10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B64756">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00924F10">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B64756">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:bookmarkEnd w:id="0"/>
     </w:tbl>
-    <w:p w14:paraId="39515C76" w14:textId="77777777" w:rsidR="00E85D70" w:rsidRDefault="00E85D70" w:rsidP="004E7234">
-[...20 lines deleted...]
-    <w:p w14:paraId="30CFB15D" w14:textId="77777777" w:rsidR="00F960D7" w:rsidRDefault="00F960D7" w:rsidP="00F960D7">
+    <w:p w14:paraId="30CFB15D" w14:textId="77777777" w:rsidR="00F960D7" w:rsidRDefault="00F960D7" w:rsidP="00924F10">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F960D7" w:rsidSect="00E85D70">
       <w:headerReference w:type="even" r:id="rId6"/>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1079" w:right="926" w:bottom="1417" w:left="900" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="02FF2721" w14:textId="77777777" w:rsidR="00195CC0" w:rsidRDefault="00195CC0">
+    <w:p w14:paraId="7810A4C0" w14:textId="77777777" w:rsidR="000E2035" w:rsidRDefault="000E2035">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="636B084A" w14:textId="77777777" w:rsidR="00195CC0" w:rsidRDefault="00195CC0">
+    <w:p w14:paraId="1384DCA3" w14:textId="77777777" w:rsidR="000E2035" w:rsidRDefault="000E2035">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
@@ -1994,85 +2118,113 @@
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6B260985" w14:textId="77777777" w:rsidR="000C1E6F" w:rsidRDefault="000C1E6F">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>System ProPublico © Datacomp</w:t>
+      <w:t xml:space="preserve">System </w:t>
     </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>ProPublico</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> © </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>Datacomp</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="66D2DC9C" w14:textId="77777777" w:rsidR="006E3089" w:rsidRDefault="006E3089">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6EB7F640" w14:textId="77777777" w:rsidR="00195CC0" w:rsidRDefault="00195CC0">
+    <w:p w14:paraId="4ABCBBD8" w14:textId="77777777" w:rsidR="000E2035" w:rsidRDefault="000E2035">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="120E0008" w14:textId="77777777" w:rsidR="00195CC0" w:rsidRDefault="00195CC0">
+    <w:p w14:paraId="3C8C36EB" w14:textId="77777777" w:rsidR="000E2035" w:rsidRDefault="000E2035">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="10085C7F" w14:textId="77777777" w:rsidR="006E3089" w:rsidRDefault="006E3089">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1516FF1C" w14:textId="77777777" w:rsidR="006E3089" w:rsidRDefault="006E3089">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
     </w:pPr>
   </w:p>
@@ -2118,87 +2270,90 @@
     <w:growAutofit/>
     <w:useNormalStyleForList/>
     <w:doNotUseIndentAsNumberingTabStop/>
     <w:useAltKinsokuLineBreakRules/>
     <w:allowSpaceOfSameStyleInTable/>
     <w:doNotSuppressIndentation/>
     <w:doNotAutofitConstrainedTables/>
     <w:autofitToFirstFixedWidthCell/>
     <w:displayHangulFixedWidth/>
     <w:splitPgBreakAndParaMark/>
     <w:doNotVertAlignCellWithSp/>
     <w:doNotBreakConstrainedForcedTable/>
     <w:doNotVertAlignInTxbx/>
     <w:useAnsiKerningPairs/>
     <w:cachedColBalance/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
     <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E8653D"/>
     <w:rsid w:val="00005838"/>
     <w:rsid w:val="00022322"/>
     <w:rsid w:val="00042497"/>
     <w:rsid w:val="000C1E6F"/>
+    <w:rsid w:val="000E2035"/>
     <w:rsid w:val="000E4E56"/>
     <w:rsid w:val="00195CC0"/>
     <w:rsid w:val="001A1468"/>
     <w:rsid w:val="001B7815"/>
     <w:rsid w:val="001C31ED"/>
     <w:rsid w:val="002B1E4F"/>
     <w:rsid w:val="002B6761"/>
     <w:rsid w:val="003445A0"/>
     <w:rsid w:val="003A0AFC"/>
     <w:rsid w:val="003D611C"/>
     <w:rsid w:val="003E6BED"/>
     <w:rsid w:val="00431C0B"/>
     <w:rsid w:val="00437CAD"/>
     <w:rsid w:val="004657DA"/>
     <w:rsid w:val="004B2665"/>
     <w:rsid w:val="004C3459"/>
     <w:rsid w:val="004E324A"/>
     <w:rsid w:val="004E7234"/>
     <w:rsid w:val="0054734E"/>
     <w:rsid w:val="00596FD7"/>
     <w:rsid w:val="005E5BFF"/>
     <w:rsid w:val="00607F9B"/>
     <w:rsid w:val="00644DCB"/>
     <w:rsid w:val="00657C1E"/>
     <w:rsid w:val="006B585D"/>
     <w:rsid w:val="006E3089"/>
     <w:rsid w:val="00712C39"/>
     <w:rsid w:val="0075025B"/>
     <w:rsid w:val="00756CDA"/>
     <w:rsid w:val="007E2ACC"/>
     <w:rsid w:val="007E68C5"/>
     <w:rsid w:val="00832144"/>
     <w:rsid w:val="008567C7"/>
     <w:rsid w:val="008642B3"/>
     <w:rsid w:val="008A6C10"/>
     <w:rsid w:val="008E5102"/>
+    <w:rsid w:val="00905E47"/>
     <w:rsid w:val="00915B9E"/>
+    <w:rsid w:val="00924F10"/>
     <w:rsid w:val="00952256"/>
     <w:rsid w:val="0097748A"/>
     <w:rsid w:val="009F0E5C"/>
     <w:rsid w:val="00A029B8"/>
     <w:rsid w:val="00A17CDB"/>
     <w:rsid w:val="00AA02AC"/>
     <w:rsid w:val="00B32D12"/>
     <w:rsid w:val="00B464D3"/>
     <w:rsid w:val="00B64756"/>
     <w:rsid w:val="00B8185B"/>
     <w:rsid w:val="00BD2174"/>
     <w:rsid w:val="00C423DD"/>
     <w:rsid w:val="00C53069"/>
     <w:rsid w:val="00C60D7B"/>
     <w:rsid w:val="00C65E53"/>
     <w:rsid w:val="00CA0B33"/>
     <w:rsid w:val="00CA3511"/>
     <w:rsid w:val="00CC1A8E"/>
     <w:rsid w:val="00CC324B"/>
     <w:rsid w:val="00D01E5B"/>
     <w:rsid w:val="00D04203"/>
     <w:rsid w:val="00D26ED6"/>
     <w:rsid w:val="00D42C90"/>
     <w:rsid w:val="00D8427E"/>
     <w:rsid w:val="00DE4BF6"/>
@@ -2247,50 +2402,94 @@
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -2495,68 +2694,74 @@
     <w:qFormat/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:kern w:val="28"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normalny"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Stopka">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normalny"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Numerstrony">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
   </w:style>
@@ -2616,51 +2821,50 @@
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="188421124">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
-  <w:targetScreenSz w:val="800x600"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\JAROSA~1.GRZ\AppData\Local\Temp\template.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
@@ -2948,70 +3152,70 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>template</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>207</Words>
-  <Characters>1246</Characters>
+  <Words>232</Words>
+  <Characters>1394</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>10</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>11</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>@v_przet#zamaw_nazwa</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Datacomp</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1451</CharactersWithSpaces>
+  <CharactersWithSpaces>1623</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>@v_przet#zamaw_nazwa</dc:title>
   <dc:subject/>
   <dc:creator>Jarosław Grzech</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>