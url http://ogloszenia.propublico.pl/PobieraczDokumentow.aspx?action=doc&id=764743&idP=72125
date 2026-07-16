--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -319,52 +319,61 @@
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00577BC6">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">Dotyczy </w:t>
       </w:r>
       <w:r w:rsidRPr="00577BC6">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">postępowania o udzielenie zamówienia publicznego prowadzonego w trybie </w:t>
       </w:r>
       <w:r w:rsidR="00E97094" w:rsidRPr="00E97094">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Tryb podstawowy bez negocjacji - art. 275 pkt. 1 ustawy Pzp</w:t>
-      </w:r>
+        <w:t xml:space="preserve">Tryb podstawowy bez negocjacji - art. 275 pkt. 1 ustawy </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00E97094" w:rsidRPr="00E97094">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Pzp</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00577BC6">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="007965DC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>prowadzonego pn.</w:t>
       </w:r>
       <w:r w:rsidRPr="00577BC6">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BDE447A" w14:textId="6AFB5D23" w:rsidR="00A80738" w:rsidRPr="00577BC6" w:rsidRDefault="00E97094" w:rsidP="00577BC6">
       <w:pPr>
         <w:pStyle w:val="Tekstpodstawowywcity"/>
@@ -420,51 +429,67 @@
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve">ustawy z dnia 11 września 2019 r. Prawo zamówień </w:t>
       </w:r>
       <w:r w:rsidRPr="006D03E2">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>publicznych</w:t>
       </w:r>
       <w:r w:rsidR="00104EFA">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009C20BC" w:rsidRPr="009C20BC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">(Dz.U.2024.1320 t.j. </w:t>
+        <w:t xml:space="preserve">(Dz.U.2024.1320 </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="009C20BC" w:rsidRPr="009C20BC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>t.j</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="009C20BC" w:rsidRPr="009C20BC">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00104EFA" w:rsidRPr="009C20BC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ze zm.</w:t>
       </w:r>
       <w:r w:rsidR="00AA718D" w:rsidRPr="009C20BC">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00A67C20" w:rsidRPr="00890B92">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00577BC6">
         <w:rPr>
           <w:sz w:val="22"/>
@@ -636,52 +661,57 @@
       <w:tr w:rsidR="00E97094" w:rsidRPr="00493F8C" w14:paraId="72C21889" w14:textId="77777777" w:rsidTr="00244946">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="300F01E8" w14:textId="3EA6A3DB" w:rsidR="00E97094" w:rsidRPr="00490DC0" w:rsidRDefault="00E97094" w:rsidP="00244946">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00E97094">
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5244" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4AC8EE3B" w14:textId="173C497A" w:rsidR="00E97094" w:rsidRPr="00490DC0" w:rsidRDefault="00E97094" w:rsidP="00244946">
             <w:pPr>
               <w:spacing w:before="40"/>
             </w:pPr>
             <w:r w:rsidRPr="00E97094">
-              <w:t>Misja Ruch Małgorzata Zekaj</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Misja Ruch Małgorzata </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E97094">
+              <w:t>Zekaj</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="19683C2E" w14:textId="4250122A" w:rsidR="00E97094" w:rsidRPr="00490DC0" w:rsidRDefault="00E97094" w:rsidP="00244946">
             <w:r w:rsidRPr="00E97094">
               <w:t>Zamość Stary</w:t>
             </w:r>
             <w:r w:rsidRPr="00490DC0">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E97094">
               <w:t>20/20</w:t>
             </w:r>
             <w:r w:rsidRPr="00490DC0">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4ED97605" w14:textId="503C30BF" w:rsidR="00E97094" w:rsidRPr="00490DC0" w:rsidRDefault="00E97094" w:rsidP="00244946">
             <w:pPr>
               <w:spacing w:after="40"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00E97094">
               <w:t>26-704</w:t>
             </w:r>
             <w:r w:rsidRPr="00490DC0">
               <w:t xml:space="preserve"> </w:t>
@@ -783,52 +813,65 @@
       </w:tr>
       <w:tr w:rsidR="00E97094" w:rsidRPr="00493F8C" w14:paraId="7831FAC4" w14:textId="77777777" w:rsidTr="00244946">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2F8F03C4" w14:textId="3B1CF7F4" w:rsidR="00E97094" w:rsidRPr="00490DC0" w:rsidRDefault="00E97094" w:rsidP="00244946">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00E97094">
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5244" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C9032D3" w14:textId="66B6D38D" w:rsidR="00E97094" w:rsidRPr="00490DC0" w:rsidRDefault="00E97094" w:rsidP="00244946">
             <w:pPr>
               <w:spacing w:before="40"/>
             </w:pPr>
-            <w:r w:rsidRPr="00E97094">
-              <w:t>Mikodruk Computer s.c. Jacek i Sylwia Mikołajczyk</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E97094">
+              <w:t>Mikodruk</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E97094">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E97094">
+              <w:t>Computer</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E97094">
+              <w:t xml:space="preserve"> s.c. Jacek i Sylwia Mikołajczyk</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="62FA7A1A" w14:textId="41A18A77" w:rsidR="00E97094" w:rsidRPr="00490DC0" w:rsidRDefault="00E97094" w:rsidP="00244946">
             <w:r w:rsidRPr="00E97094">
               <w:t>Ptolemeusza</w:t>
             </w:r>
             <w:r w:rsidRPr="00490DC0">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E97094">
               <w:t>23</w:t>
             </w:r>
             <w:r w:rsidRPr="00490DC0">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3E2B3327" w14:textId="22C1F586" w:rsidR="00E97094" w:rsidRPr="00490DC0" w:rsidRDefault="00E97094" w:rsidP="00244946">
             <w:pPr>
               <w:spacing w:after="40"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00E97094">
               <w:t>62-800</w:t>
             </w:r>
             <w:r w:rsidRPr="00490DC0">
@@ -858,51 +901,59 @@
       <w:tr w:rsidR="00E97094" w:rsidRPr="00493F8C" w14:paraId="15C025B4" w14:textId="77777777" w:rsidTr="00244946">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="311A9A1D" w14:textId="62F0F4E8" w:rsidR="00E97094" w:rsidRPr="00490DC0" w:rsidRDefault="00E97094" w:rsidP="00244946">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00E97094">
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5244" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="64970846" w14:textId="2F500C77" w:rsidR="00E97094" w:rsidRPr="00490DC0" w:rsidRDefault="00E97094" w:rsidP="00244946">
             <w:pPr>
               <w:spacing w:before="40"/>
             </w:pPr>
             <w:r w:rsidRPr="00E97094">
-              <w:t>PHU Profexim Maciej Perek</w:t>
+              <w:t xml:space="preserve">PHU </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E97094">
+              <w:t>Profexim</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E97094">
+              <w:t xml:space="preserve"> Maciej Perek</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1125590C" w14:textId="4D0FA352" w:rsidR="00E97094" w:rsidRPr="00490DC0" w:rsidRDefault="00E97094" w:rsidP="00244946">
             <w:r w:rsidRPr="00E97094">
               <w:t>Warmijska</w:t>
             </w:r>
             <w:r w:rsidRPr="00490DC0">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E97094">
               <w:t>10/10</w:t>
             </w:r>
             <w:r w:rsidRPr="00490DC0">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="60D5DF40" w14:textId="306B039F" w:rsidR="00E97094" w:rsidRPr="00490DC0" w:rsidRDefault="00E97094" w:rsidP="00244946">
             <w:pPr>
               <w:spacing w:after="40"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00E97094">
               <w:t>30-069</w:t>
             </w:r>
             <w:r w:rsidRPr="00490DC0">
@@ -932,52 +983,65 @@
       <w:tr w:rsidR="00E97094" w:rsidRPr="00493F8C" w14:paraId="4378C8F5" w14:textId="77777777" w:rsidTr="00244946">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="35C45D00" w14:textId="758E0C66" w:rsidR="00E97094" w:rsidRPr="00490DC0" w:rsidRDefault="00E97094" w:rsidP="00244946">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00E97094">
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5244" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="49309B45" w14:textId="42DC51A9" w:rsidR="00E97094" w:rsidRPr="00490DC0" w:rsidRDefault="00E97094" w:rsidP="00244946">
             <w:pPr>
               <w:spacing w:before="40"/>
             </w:pPr>
             <w:r w:rsidRPr="00E97094">
-              <w:t>PPHU LIR Elzbieta Zajet</w:t>
-            </w:r>
+              <w:t xml:space="preserve">PPHU LIR </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E97094">
+              <w:t>Elzbieta</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E97094">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E97094">
+              <w:t>Zajet</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="68C190D6" w14:textId="0BD57D8A" w:rsidR="00E97094" w:rsidRPr="00490DC0" w:rsidRDefault="00E97094" w:rsidP="00244946">
             <w:r w:rsidRPr="00E97094">
               <w:t>Grunwaldzka</w:t>
             </w:r>
             <w:r w:rsidRPr="00490DC0">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E97094">
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidRPr="00490DC0">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="64DE5BB9" w14:textId="43B9EDDD" w:rsidR="00E97094" w:rsidRPr="00490DC0" w:rsidRDefault="00E97094" w:rsidP="00244946">
             <w:pPr>
               <w:spacing w:after="40"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00E97094">
               <w:t>82-300</w:t>
             </w:r>
             <w:r w:rsidRPr="00490DC0">
               <w:t xml:space="preserve"> </w:t>
@@ -1006,52 +1070,57 @@
       <w:tr w:rsidR="00E97094" w:rsidRPr="00493F8C" w14:paraId="274285A6" w14:textId="77777777" w:rsidTr="00244946">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0899F3ED" w14:textId="771866A1" w:rsidR="00E97094" w:rsidRPr="00490DC0" w:rsidRDefault="00E97094" w:rsidP="00244946">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00E97094">
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5244" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="152F920F" w14:textId="19C8CED3" w:rsidR="00E97094" w:rsidRPr="00490DC0" w:rsidRDefault="00E97094" w:rsidP="00244946">
             <w:pPr>
               <w:spacing w:before="40"/>
             </w:pPr>
             <w:r w:rsidRPr="00E97094">
-              <w:t>Agencja Reklamowa SOLDIES Dominik Maślerz</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Agencja Reklamowa SOLDIES Dominik </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E97094">
+              <w:t>Maślerz</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="5D02FD73" w14:textId="35D4C101" w:rsidR="00E97094" w:rsidRPr="00490DC0" w:rsidRDefault="00E97094" w:rsidP="00244946">
             <w:r w:rsidRPr="00E97094">
               <w:t>Droginia</w:t>
             </w:r>
             <w:r w:rsidRPr="00490DC0">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E97094">
               <w:t>320/-</w:t>
             </w:r>
             <w:r w:rsidRPr="00490DC0">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="56C200DD" w14:textId="6E1D00F8" w:rsidR="00E97094" w:rsidRPr="00490DC0" w:rsidRDefault="00E97094" w:rsidP="00244946">
             <w:pPr>
               <w:spacing w:after="40"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00E97094">
               <w:t>32-400</w:t>
             </w:r>
             <w:r w:rsidRPr="00490DC0">
               <w:t xml:space="preserve"> </w:t>
@@ -1080,52 +1149,57 @@
       <w:tr w:rsidR="00E97094" w:rsidRPr="00493F8C" w14:paraId="4E7EB5F7" w14:textId="77777777" w:rsidTr="00244946">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="40A847CF" w14:textId="54C4550D" w:rsidR="00E97094" w:rsidRPr="00490DC0" w:rsidRDefault="00E97094" w:rsidP="00244946">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00E97094">
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5244" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="12D7B3A2" w14:textId="10C01BD0" w:rsidR="00E97094" w:rsidRPr="00490DC0" w:rsidRDefault="00E97094" w:rsidP="00244946">
             <w:pPr>
               <w:spacing w:before="40"/>
             </w:pPr>
             <w:r w:rsidRPr="00E97094">
-              <w:t>Narwal Group</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Narwal </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E97094">
+              <w:t>Group</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="781302BF" w14:textId="440C79DE" w:rsidR="00E97094" w:rsidRPr="00490DC0" w:rsidRDefault="00E97094" w:rsidP="00244946">
             <w:r w:rsidRPr="00E97094">
               <w:t>Folwarczna</w:t>
             </w:r>
             <w:r w:rsidRPr="00490DC0">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E97094">
               <w:t>29</w:t>
             </w:r>
             <w:r w:rsidRPr="00490DC0">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0C5D62BC" w14:textId="2D5575B5" w:rsidR="00E97094" w:rsidRPr="00490DC0" w:rsidRDefault="00E97094" w:rsidP="00244946">
             <w:pPr>
               <w:spacing w:after="40"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00E97094">
               <w:t>62-060</w:t>
             </w:r>
             <w:r w:rsidRPr="00490DC0">
               <w:t xml:space="preserve"> </w:t>
@@ -1153,52 +1227,57 @@
       </w:tr>
       <w:tr w:rsidR="00E97094" w:rsidRPr="00493F8C" w14:paraId="08365791" w14:textId="77777777" w:rsidTr="00244946">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="10DBA487" w14:textId="5CE69275" w:rsidR="00E97094" w:rsidRPr="00490DC0" w:rsidRDefault="00E97094" w:rsidP="00244946">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00E97094">
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5244" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="55437734" w14:textId="14C0CCC2" w:rsidR="00E97094" w:rsidRPr="00490DC0" w:rsidRDefault="00E97094" w:rsidP="00244946">
             <w:pPr>
               <w:spacing w:before="40"/>
             </w:pPr>
-            <w:r w:rsidRPr="00E97094">
-              <w:t>Rook Blisko Natury Michał Gawroński</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E97094">
+              <w:t>Rook</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E97094">
+              <w:t xml:space="preserve"> Blisko Natury Michał Gawroński</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1840ED85" w14:textId="22A8AD1C" w:rsidR="00E97094" w:rsidRPr="00490DC0" w:rsidRDefault="00E97094" w:rsidP="00244946">
             <w:r w:rsidRPr="00E97094">
               <w:t>Kuszewo</w:t>
             </w:r>
             <w:r w:rsidRPr="00490DC0">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E97094">
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidRPr="00490DC0">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0DE4C2D0" w14:textId="23D4675A" w:rsidR="00E97094" w:rsidRPr="00490DC0" w:rsidRDefault="00E97094" w:rsidP="00244946">
             <w:pPr>
               <w:spacing w:after="40"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00E97094">
               <w:t>78-550</w:t>
             </w:r>
             <w:r w:rsidRPr="00490DC0">
@@ -1228,52 +1307,65 @@
       <w:tr w:rsidR="00E97094" w:rsidRPr="00493F8C" w14:paraId="6CD9837B" w14:textId="77777777" w:rsidTr="00244946">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3A1DB91E" w14:textId="4056DEB4" w:rsidR="00E97094" w:rsidRPr="00490DC0" w:rsidRDefault="00E97094" w:rsidP="00244946">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00E97094">
               <w:lastRenderedPageBreak/>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5244" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="215399CE" w14:textId="2872AFB2" w:rsidR="00E97094" w:rsidRPr="00490DC0" w:rsidRDefault="00E97094" w:rsidP="00244946">
             <w:pPr>
               <w:spacing w:before="40"/>
             </w:pPr>
-            <w:r w:rsidRPr="00E97094">
-              <w:t>Nataalia bis Sp.z o.o.</w:t>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E97094">
+              <w:t>Nataalia</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E97094">
+              <w:t xml:space="preserve"> bis </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E97094">
+              <w:t>Sp.z</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E97094">
+              <w:t xml:space="preserve"> o.o.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1F402883" w14:textId="09FBF95A" w:rsidR="00E97094" w:rsidRPr="00490DC0" w:rsidRDefault="00E97094" w:rsidP="00244946">
             <w:r w:rsidRPr="00E97094">
               <w:t>Przewodowa</w:t>
             </w:r>
             <w:r w:rsidRPr="00490DC0">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E97094">
               <w:t>140a</w:t>
             </w:r>
             <w:r w:rsidRPr="00490DC0">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7B5EF7A9" w14:textId="545AEDE7" w:rsidR="00E97094" w:rsidRPr="00490DC0" w:rsidRDefault="00E97094" w:rsidP="00244946">
             <w:pPr>
               <w:spacing w:after="40"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00E97094">
               <w:t>04-895</w:t>
             </w:r>
             <w:r w:rsidRPr="00490DC0">
@@ -1302,53 +1394,63 @@
       </w:tr>
       <w:tr w:rsidR="00E97094" w:rsidRPr="00493F8C" w14:paraId="217C3AFD" w14:textId="77777777" w:rsidTr="00244946">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6EB8E4AF" w14:textId="3003F87C" w:rsidR="00E97094" w:rsidRPr="00490DC0" w:rsidRDefault="00E97094" w:rsidP="00244946">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00E97094">
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5244" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4629EE02" w14:textId="47BC344D" w:rsidR="00E97094" w:rsidRPr="00490DC0" w:rsidRDefault="00E97094" w:rsidP="00244946">
             <w:pPr>
               <w:spacing w:before="40"/>
             </w:pPr>
-            <w:r w:rsidRPr="00E97094">
-[...1 lines deleted...]
-            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E97094">
+              <w:t>GoMa</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E97094">
+              <w:t xml:space="preserve"> Mariusz </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E97094">
+              <w:t>Markut</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
           </w:p>
           <w:p w14:paraId="519C93E0" w14:textId="7822DDD9" w:rsidR="00E97094" w:rsidRPr="00490DC0" w:rsidRDefault="00E97094" w:rsidP="00244946">
             <w:r w:rsidRPr="00E97094">
               <w:t>Mireckiego</w:t>
             </w:r>
             <w:r w:rsidRPr="00490DC0">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E97094">
               <w:t>13</w:t>
             </w:r>
             <w:r w:rsidRPr="00490DC0">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7EE1C759" w14:textId="430801F6" w:rsidR="00E97094" w:rsidRPr="00490DC0" w:rsidRDefault="00E97094" w:rsidP="00244946">
             <w:pPr>
               <w:spacing w:after="40"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00E97094">
               <w:t>37-450</w:t>
             </w:r>
             <w:r w:rsidRPr="00490DC0">
               <w:t xml:space="preserve"> </w:t>
@@ -1525,51 +1627,59 @@
       <w:tr w:rsidR="00E97094" w:rsidRPr="00493F8C" w14:paraId="2ADD9296" w14:textId="77777777" w:rsidTr="00244946">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2CA5A93F" w14:textId="182964AF" w:rsidR="00E97094" w:rsidRPr="00490DC0" w:rsidRDefault="00E97094" w:rsidP="00244946">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00E97094">
               <w:t>13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5244" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A5A9FB0" w14:textId="66073B1D" w:rsidR="00E97094" w:rsidRPr="00490DC0" w:rsidRDefault="00E97094" w:rsidP="00244946">
             <w:pPr>
               <w:spacing w:before="40"/>
             </w:pPr>
             <w:r w:rsidRPr="00E97094">
-              <w:t>Podarowane sp.z o.o.</w:t>
+              <w:t xml:space="preserve">Podarowane </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00E97094">
+              <w:t>sp.z</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00E97094">
+              <w:t xml:space="preserve"> o.o.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="31AD1FEB" w14:textId="29D9166C" w:rsidR="00E97094" w:rsidRPr="00490DC0" w:rsidRDefault="00E97094" w:rsidP="00244946">
             <w:r w:rsidRPr="00E97094">
               <w:t>Kasztanowa</w:t>
             </w:r>
             <w:r w:rsidRPr="00490DC0">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00E97094">
               <w:t>26</w:t>
             </w:r>
             <w:r w:rsidRPr="00490DC0">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="59AE534F" w14:textId="7ADA141C" w:rsidR="00E97094" w:rsidRPr="00490DC0" w:rsidRDefault="00E97094" w:rsidP="00244946">
             <w:pPr>
               <w:spacing w:after="40"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00E97094">
               <w:t>32-040</w:t>
             </w:r>
             <w:r w:rsidRPr="00490DC0">
@@ -1602,58 +1712,58 @@
         <w:spacing w:before="120" w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00577BC6">
       <w:headerReference w:type="even" r:id="rId6"/>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="1418" w:bottom="1418" w:left="1418" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1E3204A2" w14:textId="77777777" w:rsidR="00DA6F76" w:rsidRDefault="00DA6F76">
+    <w:p w14:paraId="081283B0" w14:textId="77777777" w:rsidR="000955CA" w:rsidRDefault="000955CA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1313FBBC" w14:textId="77777777" w:rsidR="00DA6F76" w:rsidRDefault="00DA6F76">
+    <w:p w14:paraId="02917F7F" w14:textId="77777777" w:rsidR="000955CA" w:rsidRDefault="000955CA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="EE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
@@ -1709,94 +1819,122 @@
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numerstrony"/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numerstrony"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="5F0B69D0" w14:textId="77777777" w:rsidR="009F189D" w:rsidRDefault="009F189D">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="68BF6727" w14:textId="77777777" w:rsidR="009F189D" w:rsidRDefault="009F189D">
+  <w:p w14:paraId="68BF6727" w14:textId="77777777" w:rsidR="009F189D" w:rsidRDefault="000955CA">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:pict w14:anchorId="374CB7A9">
         <v:line id="_x0000_s1025" style="position:absolute;left:0;text-align:left;z-index:251657728" from="-3.85pt,8.7pt" to="455.15pt,8.7pt"/>
       </w:pict>
     </w:r>
   </w:p>
   <w:p w14:paraId="11E53B22" w14:textId="77777777" w:rsidR="009F189D" w:rsidRDefault="009F189D">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
       </w:tabs>
       <w:jc w:val="center"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t>System ProPublico © DataComp</w:t>
-    </w:r>
+      <w:t xml:space="preserve">System </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>ProPublico</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> © </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+        <w:sz w:val="18"/>
+        <w:szCs w:val="18"/>
+      </w:rPr>
+      <w:t>DataComp</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numerstrony"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Strona: </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numerstrony"/>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
@@ -1907,52 +2045,65 @@
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="left" w:pos="6237"/>
       </w:tabs>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="5CCC4E26" w14:textId="77777777" w:rsidR="009F189D" w:rsidRDefault="009F189D">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
       </w:tabs>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="24DEFDAB" w14:textId="77777777" w:rsidR="009F189D" w:rsidRDefault="009F189D">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
       </w:tabs>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
-      <w:t>System Pro Publico © DataComp</w:t>
-    </w:r>
+      <w:t xml:space="preserve">System Pro </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:t>Publico</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
+    <w:r>
+      <w:t xml:space="preserve"> © </w:t>
+    </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:t>DataComp</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
     <w:r>
       <w:tab/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numerstrony"/>
       </w:rPr>
       <w:t xml:space="preserve">Strona: </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numerstrony"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numerstrony"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numerstrony"/>
       </w:rPr>
@@ -1993,191 +2144,196 @@
       <w:rPr>
         <w:rStyle w:val="Numerstrony"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00173B20">
       <w:rPr>
         <w:rStyle w:val="Numerstrony"/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Numerstrony"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="46435205" w14:textId="77777777" w:rsidR="00DA6F76" w:rsidRDefault="00DA6F76">
+    <w:p w14:paraId="6BBD9E78" w14:textId="77777777" w:rsidR="000955CA" w:rsidRDefault="000955CA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7FADBBA6" w14:textId="77777777" w:rsidR="00DA6F76" w:rsidRDefault="00DA6F76">
+    <w:p w14:paraId="01BAB463" w14:textId="77777777" w:rsidR="000955CA" w:rsidRDefault="000955CA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0E98899C" w14:textId="77777777" w:rsidR="00E97094" w:rsidRDefault="00E97094">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1C283751" w14:textId="77777777" w:rsidR="00E97094" w:rsidRDefault="00E97094">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7846FB2A" w14:textId="77777777" w:rsidR="00E97094" w:rsidRDefault="00E97094">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:doNotTrackMoves/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:useNormalStyleForList/>
     <w:doNotUseIndentAsNumberingTabStop/>
     <w:useAltKinsokuLineBreakRules/>
     <w:allowSpaceOfSameStyleInTable/>
     <w:doNotSuppressIndentation/>
     <w:doNotAutofitConstrainedTables/>
     <w:autofitToFirstFixedWidthCell/>
     <w:displayHangulFixedWidth/>
     <w:splitPgBreakAndParaMark/>
     <w:doNotVertAlignCellWithSp/>
     <w:doNotBreakConstrainedForcedTable/>
     <w:doNotVertAlignInTxbx/>
     <w:useAnsiKerningPairs/>
     <w:cachedColBalance/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
     <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00CE6A31"/>
     <w:rsid w:val="00007727"/>
     <w:rsid w:val="00017720"/>
     <w:rsid w:val="00035488"/>
+    <w:rsid w:val="000704C8"/>
+    <w:rsid w:val="000955CA"/>
     <w:rsid w:val="000A0093"/>
     <w:rsid w:val="000D38D0"/>
     <w:rsid w:val="000D7F25"/>
     <w:rsid w:val="000E00E5"/>
     <w:rsid w:val="00104EFA"/>
     <w:rsid w:val="001146A4"/>
     <w:rsid w:val="00173B20"/>
     <w:rsid w:val="001C69FF"/>
     <w:rsid w:val="0023318D"/>
     <w:rsid w:val="003B6B36"/>
     <w:rsid w:val="003D72FD"/>
     <w:rsid w:val="003F57CD"/>
     <w:rsid w:val="00423179"/>
     <w:rsid w:val="00433189"/>
     <w:rsid w:val="00490DC0"/>
     <w:rsid w:val="00493F8C"/>
     <w:rsid w:val="004B64B5"/>
     <w:rsid w:val="004C7E9B"/>
     <w:rsid w:val="005324A5"/>
     <w:rsid w:val="00577BC6"/>
     <w:rsid w:val="00601802"/>
     <w:rsid w:val="0069085C"/>
     <w:rsid w:val="006D03E2"/>
     <w:rsid w:val="006E3702"/>
     <w:rsid w:val="0073323E"/>
     <w:rsid w:val="007965DC"/>
     <w:rsid w:val="00843263"/>
     <w:rsid w:val="00861E75"/>
     <w:rsid w:val="009C20BC"/>
     <w:rsid w:val="009D19BD"/>
     <w:rsid w:val="009F189D"/>
     <w:rsid w:val="00A120F7"/>
     <w:rsid w:val="00A67C20"/>
     <w:rsid w:val="00A80738"/>
     <w:rsid w:val="00AA718D"/>
+    <w:rsid w:val="00BD179E"/>
     <w:rsid w:val="00C236D3"/>
     <w:rsid w:val="00C659E2"/>
     <w:rsid w:val="00CB0802"/>
     <w:rsid w:val="00CE6A31"/>
     <w:rsid w:val="00D20908"/>
     <w:rsid w:val="00D665F5"/>
     <w:rsid w:val="00D7128F"/>
     <w:rsid w:val="00DA6F76"/>
     <w:rsid w:val="00E97094"/>
     <w:rsid w:val="00EA3476"/>
     <w:rsid w:val="00F44906"/>
     <w:rsid w:val="00F95C33"/>
     <w:rsid w:val="00FB196E"/>
+    <w:rsid w:val="00FD7719"/>
     <w:rsid w:val="00FF4AB1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pl-PL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
@@ -2193,50 +2349,94 @@
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:lang w:val="pl-PL" w:eastAsia="pl-PL" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="0" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="caption" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Title" w:qFormat="1"/>
     <w:lsdException w:name="Subtitle" w:qFormat="1"/>
     <w:lsdException w:name="Strong" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:qFormat="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1" w:uiPriority="99"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
     <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
@@ -2421,68 +2621,74 @@
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00A80738"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
     <w:semiHidden/>
+    <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normalny"/>
     <w:rsid w:val="00A80738"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Stopka">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normalny"/>
     <w:rsid w:val="00A80738"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Numerstrony">
     <w:name w:val="page number"/>
@@ -2548,51 +2754,50 @@
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1322269914">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
-  <w:targetScreenSz w:val="800x600"/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/settings.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/attachedTemplate" Target="file:///C:\Users\ANNA~1.TRY\AppData\Local\Temp\template.dot" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Motyw pakietu Office">
   <a:themeElements>
     <a:clrScheme name="Pakiet Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>