--- v0 (2026-05-13)
+++ v1 (2026-07-16)
@@ -9,66 +9,1878 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="14C91994" w14:textId="77777777" w:rsidR="00A6301F" w:rsidRPr="00BF1047" w:rsidRDefault="00A6301F" w:rsidP="00A6301F">
+    <w:p w14:paraId="22530172" w14:textId="77777777" w:rsidR="00704752" w:rsidRDefault="00704752" w:rsidP="00704752">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk53520193"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Kraków dnia: 2026-05-22</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="656B4296" w14:textId="77777777" w:rsidR="00704752" w:rsidRDefault="00704752" w:rsidP="00704752">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Akademia Górniczo - Hutnicza</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EE65BF7" w14:textId="77777777" w:rsidR="00704752" w:rsidRDefault="00704752" w:rsidP="00704752">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>im. Stanisława Staszica w Krakowie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46630D03" w14:textId="77777777" w:rsidR="00704752" w:rsidRDefault="00704752" w:rsidP="00704752">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Dział Zamówień Publicznych</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60F716B6" w14:textId="77777777" w:rsidR="00704752" w:rsidRDefault="00704752" w:rsidP="00704752">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Al. Mickiewicza 30</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="022F302B" w14:textId="77777777" w:rsidR="00704752" w:rsidRDefault="00704752" w:rsidP="00704752">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>30-059 Kraków</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6757923F" w14:textId="77777777" w:rsidR="00704752" w:rsidRDefault="00704752" w:rsidP="00704752">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Pismo:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>KC-DE-zp.25.145.2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="259276AC" w14:textId="77777777" w:rsidR="00704752" w:rsidRDefault="00704752" w:rsidP="00704752">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+          <w:tab w:val="center" w:pos="4536"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:ind w:left="5812"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>WYKONAWCY</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EDF71A8" w14:textId="77777777" w:rsidR="00704752" w:rsidRDefault="00704752" w:rsidP="00704752">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+          <w:tab w:val="center" w:pos="4536"/>
+          <w:tab w:val="right" w:pos="9072"/>
+        </w:tabs>
+        <w:ind w:left="5812"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ubiegający się o zamówienie</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D183DAE" w14:textId="77777777" w:rsidR="00704752" w:rsidRDefault="00704752" w:rsidP="00704752">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06031B99" w14:textId="24C06102" w:rsidR="00704752" w:rsidRDefault="00704752" w:rsidP="00704752">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek1"/>
+        <w:spacing w:before="0" w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>OGŁOSZENIE</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="404678D3" w14:textId="77777777" w:rsidR="00704752" w:rsidRDefault="00704752" w:rsidP="00704752">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>o wyborze najkorzystniejszej oferty</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A9611FD" w14:textId="77777777" w:rsidR="00704752" w:rsidRDefault="00704752" w:rsidP="00704752">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>czynności powtórzone</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1108"/>
+        <w:gridCol w:w="9188"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00704752" w14:paraId="69CE421D" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="638"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="959" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A3D00DD" w14:textId="77777777" w:rsidR="00704752" w:rsidRDefault="00704752">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Dotyczy:</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9261" w:type="dxa"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3156CB9E" w14:textId="77777777" w:rsidR="00704752" w:rsidRDefault="00704752">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>postępowania o udzielenie zamówienia publicznego, prowadzonego w trybie: Tryb podstawowy bez negocjacji - art. 275 pkt. 1 ustawy Pzp</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>pn.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Przygotowanie i przeprowadzenie szkolenia w j. angielskim w obszarze opracowywania ścieżki kariery zawodowej w Polsce "My 2 minutes" w ramach programu NAWA Welcome to Poland - KC-DE-zp.25.145.2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>”.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="28CB4AF2" w14:textId="329D75FA" w:rsidR="00704752" w:rsidRDefault="00704752" w:rsidP="00704752">
+      <w:pPr>
+        <w:pStyle w:val="Nagwek"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="708"/>
+        </w:tabs>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Zamawiający, działając na podstawie art. 253 ust. 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">i 2 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ustawy z dnia 11 września 2019r. Prawo zamówień publicznych (Dz.U.2024.1320 t.j. ze zm.) zwanej dalej „ustawą Pzp”, informuje, że w toczącym się postępowaniu o udzielenie zamówienia publicznego, jako najkorzystniejsza wybrana została oferta:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+        <w:tblCellMar>
+          <w:left w:w="70" w:type="dxa"/>
+          <w:right w:w="70" w:type="dxa"/>
+        </w:tblCellMar>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="10150"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00704752" w14:paraId="164DC9A7" w14:textId="77777777">
+        <w:trPr>
+          <w:cantSplit/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="10150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A06FBC9" w14:textId="77777777" w:rsidR="00704752" w:rsidRDefault="00704752">
+            <w:pPr>
+              <w:pStyle w:val="Zwykytekst"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Ingenium Katarzyna Fijałkowska</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18F607A4" w14:textId="77777777" w:rsidR="00704752" w:rsidRDefault="00704752">
+            <w:pPr>
+              <w:pStyle w:val="Zwykytekst"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Nadbrzeżna 3 /5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="318FEC34" w14:textId="77777777" w:rsidR="00704752" w:rsidRDefault="00704752">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>31-463 Kraków</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7965679F" w14:textId="77777777" w:rsidR="00704752" w:rsidRDefault="00704752">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>na:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42452BB5" w14:textId="77777777" w:rsidR="00704752" w:rsidRDefault="00704752">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Przygotowanie i przeprowadzenie szkolenia w j. angielskim w obszarze opracowywania ścieżki kariery zawodowej w Polsce "My 2 minutes" w ramach programu NAWA Welcome to Poland - KC-DE-zp.25.145.2026 za cenę brutto </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:b/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>20 000.00 zł</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="72AA9CC9" w14:textId="77777777" w:rsidR="00704752" w:rsidRDefault="00704752">
+            <w:pPr>
+              <w:jc w:val="both"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Uzasadnienie wyboru:</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Oferta najkorzystniejsza zgodnie z kryterium oceny ofert.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="413DBE3F" w14:textId="77777777" w:rsidR="00704752" w:rsidRDefault="00704752" w:rsidP="00704752">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78B841A9" w14:textId="77777777" w:rsidR="00704752" w:rsidRDefault="00704752" w:rsidP="00704752">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Punktacja przyznana ofertom w poszczególnych kryteriach oceny ofert wraz z łączną liczbą punktów:</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        </w:tblBorders>
+        <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="994"/>
+        <w:gridCol w:w="3674"/>
+        <w:gridCol w:w="993"/>
+        <w:gridCol w:w="1674"/>
+        <w:gridCol w:w="1971"/>
+        <w:gridCol w:w="990"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00704752" w14:paraId="22156FC5" w14:textId="77777777">
+        <w:trPr>
+          <w:trHeight w:val="510"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="483" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="4FBBFB3C" w14:textId="77777777" w:rsidR="00704752" w:rsidRDefault="00704752">
+            <w:pPr>
+              <w:pStyle w:val="Zwykytekst"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Nr oferty</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1784" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="79A21CF6" w14:textId="77777777" w:rsidR="00704752" w:rsidRDefault="00704752">
+            <w:pPr>
+              <w:pStyle w:val="Zwykytekst"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Nazwa i adres wykonawcy</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5B3E0659" w14:textId="77777777" w:rsidR="00704752" w:rsidRDefault="00704752">
+            <w:pPr>
+              <w:pStyle w:val="Zwykytekst"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Cena</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="813" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="75865D45" w14:textId="77777777" w:rsidR="00704752" w:rsidRDefault="00704752">
+            <w:pPr>
+              <w:pStyle w:val="Zwykytekst"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Doświadczenie osoby skierowanej do realizacji zamówienia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3EB51135" w14:textId="77777777" w:rsidR="00704752" w:rsidRDefault="00704752">
+            <w:pPr>
+              <w:pStyle w:val="Zwykytekst"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Doświadczenie osoby wyznaczonej do realizacji zamówienia w szkoleniach dla Uczelni Wyższej</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="436202E2" w14:textId="77777777" w:rsidR="00704752" w:rsidRDefault="00704752">
+            <w:pPr>
+              <w:pStyle w:val="Zwykytekst"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Łączna liczba punktów</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00704752" w14:paraId="0172E592" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="483" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2B6D9FFA" w14:textId="77777777" w:rsidR="00704752" w:rsidRDefault="00704752">
+            <w:pPr>
+              <w:pStyle w:val="Zwykytekst"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1784" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="279EF145" w14:textId="77777777" w:rsidR="00704752" w:rsidRDefault="00704752">
+            <w:pPr>
+              <w:pStyle w:val="Zwykytekst"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Ingenium Katarzyna Fijałkowska</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="179AA76E" w14:textId="77777777" w:rsidR="00704752" w:rsidRDefault="00704752">
+            <w:pPr>
+              <w:pStyle w:val="Zwykytekst"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Nadbrzeżna 3 /5</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2315E5C1" w14:textId="77777777" w:rsidR="00704752" w:rsidRDefault="00704752">
+            <w:pPr>
+              <w:pStyle w:val="Zwykytekst"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>31-463 Kraków</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="1A1BD8D5" w14:textId="77777777" w:rsidR="00704752" w:rsidRDefault="00704752">
+            <w:pPr>
+              <w:pStyle w:val="Zwykytekst"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  60,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="813" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="395A344D" w14:textId="77777777" w:rsidR="00704752" w:rsidRDefault="00704752">
+            <w:pPr>
+              <w:pStyle w:val="Zwykytekst"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  25,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="54954E68" w14:textId="77777777" w:rsidR="00704752" w:rsidRDefault="00704752">
+            <w:pPr>
+              <w:pStyle w:val="Zwykytekst"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  0,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7EEDBCDA" w14:textId="77777777" w:rsidR="00704752" w:rsidRDefault="00704752">
+            <w:pPr>
+              <w:pStyle w:val="Zwykytekst"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  85,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00704752" w14:paraId="3D30D74B" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="483" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2FDDB495" w14:textId="77777777" w:rsidR="00704752" w:rsidRDefault="00704752">
+            <w:pPr>
+              <w:pStyle w:val="Zwykytekst"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1784" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="676587DA" w14:textId="77777777" w:rsidR="00704752" w:rsidRDefault="00704752">
+            <w:pPr>
+              <w:pStyle w:val="Zwykytekst"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>ZESPÓŁ EKSPERTÓW MANAGER Pelczar spółka jawna</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D19A5BA" w14:textId="77777777" w:rsidR="00704752" w:rsidRDefault="00704752">
+            <w:pPr>
+              <w:pStyle w:val="Zwykytekst"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Czyżówka 14 /09</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BF7A58B" w14:textId="77777777" w:rsidR="00704752" w:rsidRDefault="00704752">
+            <w:pPr>
+              <w:pStyle w:val="Zwykytekst"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>30-526 Kraków</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="0696783A" w14:textId="77777777" w:rsidR="00704752" w:rsidRDefault="00704752">
+            <w:pPr>
+              <w:pStyle w:val="Zwykytekst"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>42,40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="813" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="558EFB6C" w14:textId="77777777" w:rsidR="00704752" w:rsidRDefault="00704752">
+            <w:pPr>
+              <w:pStyle w:val="Zwykytekst"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>25,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="69503A78" w14:textId="77777777" w:rsidR="00704752" w:rsidRDefault="00704752">
+            <w:pPr>
+              <w:pStyle w:val="Zwykytekst"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>15,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="45DFFE70" w14:textId="77777777" w:rsidR="00704752" w:rsidRDefault="00704752">
+            <w:pPr>
+              <w:pStyle w:val="Zwykytekst"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>82,40</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00704752" w14:paraId="53A35140" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="483" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="15C03276" w14:textId="77777777" w:rsidR="00704752" w:rsidRDefault="00704752">
+            <w:pPr>
+              <w:pStyle w:val="Zwykytekst"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1784" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="095CA705" w14:textId="77777777" w:rsidR="00704752" w:rsidRDefault="00704752">
+            <w:pPr>
+              <w:pStyle w:val="Zwykytekst"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Praxeo Group-Krzysztof Kalata</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="42802F9A" w14:textId="77777777" w:rsidR="00704752" w:rsidRDefault="00704752">
+            <w:pPr>
+              <w:pStyle w:val="Zwykytekst"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>Władysława Kańskiego 5 /22</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4AAEF70B" w14:textId="77777777" w:rsidR="00704752" w:rsidRDefault="00704752">
+            <w:pPr>
+              <w:pStyle w:val="Zwykytekst"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>81-603 Gdynia</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="35484181" w14:textId="77777777" w:rsidR="00704752" w:rsidRDefault="00704752">
+            <w:pPr>
+              <w:pStyle w:val="Zwykytekst"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  60,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="813" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3005C9E8" w14:textId="77777777" w:rsidR="00704752" w:rsidRDefault="00704752">
+            <w:pPr>
+              <w:pStyle w:val="Zwykytekst"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  0,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="691F8D2A" w14:textId="77777777" w:rsidR="00704752" w:rsidRDefault="00704752">
+            <w:pPr>
+              <w:pStyle w:val="Zwykytekst"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  0,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="7A7773D3" w14:textId="77777777" w:rsidR="00704752" w:rsidRDefault="00704752">
+            <w:pPr>
+              <w:pStyle w:val="Zwykytekst"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  60,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00704752" w14:paraId="5453B4C7" w14:textId="77777777">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="483" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3B70D7CC" w14:textId="77777777" w:rsidR="00704752" w:rsidRDefault="00704752">
+            <w:pPr>
+              <w:pStyle w:val="Zwykytekst"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1784" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="731374E3" w14:textId="77777777" w:rsidR="00704752" w:rsidRDefault="00704752">
+            <w:pPr>
+              <w:pStyle w:val="Zwykytekst"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:b/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>FACH S p. z o.o.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C78291E" w14:textId="77777777" w:rsidR="00704752" w:rsidRDefault="00704752">
+            <w:pPr>
+              <w:pStyle w:val="Zwykytekst"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ogrodowa 4 </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38CE3918" w14:textId="77777777" w:rsidR="00704752" w:rsidRDefault="00704752">
+            <w:pPr>
+              <w:pStyle w:val="Zwykytekst"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:bCs/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>34-400 Nowy Targ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="482" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="5A711559" w14:textId="77777777" w:rsidR="00704752" w:rsidRDefault="00704752">
+            <w:pPr>
+              <w:pStyle w:val="Zwykytekst"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  30,86</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="813" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="3F4CEA0C" w14:textId="77777777" w:rsidR="00704752" w:rsidRDefault="00704752">
+            <w:pPr>
+              <w:pStyle w:val="Zwykytekst"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  0,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="957" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="04BBABB9" w14:textId="77777777" w:rsidR="00704752" w:rsidRDefault="00704752">
+            <w:pPr>
+              <w:pStyle w:val="Zwykytekst"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve">  0,00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="481" w:type="pct"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+              <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+            </w:tcBorders>
+            <w:vAlign w:val="center"/>
+            <w:hideMark/>
+          </w:tcPr>
+          <w:p w14:paraId="2EB7981F" w14:textId="77777777" w:rsidR="00704752" w:rsidRDefault="00704752">
+            <w:pPr>
+              <w:pStyle w:val="Zwykytekst"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>30,86</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="14C91994" w14:textId="3D9186F9" w:rsidR="00A6301F" w:rsidRPr="00BF1047" w:rsidRDefault="00A6301F" w:rsidP="00A6301F">
+      <w:pPr>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00BF1047">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Kraków dnia: 2026-05-08</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01E6F2E0" w14:textId="77777777" w:rsidR="00A6301F" w:rsidRPr="00BF1047" w:rsidRDefault="00A6301F" w:rsidP="00A6301F">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BF1047">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Akademia Górniczo - Hutnicza</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14002005" w14:textId="77777777" w:rsidR="00A6301F" w:rsidRPr="00BF1047" w:rsidRDefault="00A6301F" w:rsidP="00A6301F">
@@ -1684,58 +3496,58 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07ED45F8" w14:textId="77777777" w:rsidR="00F960D7" w:rsidRPr="00A6301F" w:rsidRDefault="00F960D7" w:rsidP="00A6301F"/>
     <w:sectPr w:rsidR="00F960D7" w:rsidRPr="00A6301F" w:rsidSect="00E85D70">
       <w:headerReference w:type="even" r:id="rId6"/>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1079" w:right="926" w:bottom="1417" w:left="900" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4C1ACC4D" w14:textId="77777777" w:rsidR="00CC562B" w:rsidRDefault="00CC562B">
+    <w:p w14:paraId="404A1059" w14:textId="77777777" w:rsidR="00836C3F" w:rsidRDefault="00836C3F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="51236BEE" w14:textId="77777777" w:rsidR="00CC562B" w:rsidRDefault="00CC562B">
+    <w:p w14:paraId="6DF2920F" w14:textId="77777777" w:rsidR="00836C3F" w:rsidRDefault="00836C3F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
@@ -1841,116 +3653,116 @@
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="4D03F3B3" w14:textId="77777777" w:rsidR="006E3089" w:rsidRDefault="006E3089">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6EE319D7" w14:textId="77777777" w:rsidR="00CC562B" w:rsidRDefault="00CC562B">
+    <w:p w14:paraId="6E02BE85" w14:textId="77777777" w:rsidR="00836C3F" w:rsidRDefault="00836C3F">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0F12DE9F" w14:textId="77777777" w:rsidR="00CC562B" w:rsidRDefault="00CC562B">
+    <w:p w14:paraId="7FDE7AD2" w14:textId="77777777" w:rsidR="00836C3F" w:rsidRDefault="00836C3F">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="75419674" w14:textId="77777777" w:rsidR="006E3089" w:rsidRDefault="006E3089">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="649304D5" w14:textId="77777777" w:rsidR="00A6301F" w:rsidRPr="00BF1047" w:rsidRDefault="00CC562B" w:rsidP="00A6301F">
+  <w:p w14:paraId="649304D5" w14:textId="77777777" w:rsidR="00A6301F" w:rsidRPr="00BF1047" w:rsidRDefault="00704752" w:rsidP="00A6301F">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
     </w:pPr>
     <w:r>
       <w:pict w14:anchorId="78461BDB">
         <v:shapetype id="_x0000_t75" coordsize="21600,21600" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe" filled="f" stroked="f">
           <v:stroke joinstyle="miter"/>
           <v:formulas>
             <v:f eqn="if lineDrawn pixelLineWidth 0"/>
             <v:f eqn="sum @0 1 0"/>
             <v:f eqn="sum 0 0 @1"/>
             <v:f eqn="prod @2 1 2"/>
             <v:f eqn="prod @3 21600 pixelWidth"/>
             <v:f eqn="prod @3 21600 pixelHeight"/>
             <v:f eqn="sum @0 0 1"/>
             <v:f eqn="prod @6 1 2"/>
             <v:f eqn="prod @7 21600 pixelWidth"/>
             <v:f eqn="sum @8 21600 0"/>
             <v:f eqn="prod @7 21600 pixelHeight"/>
             <v:f eqn="sum @10 21600 0"/>
           </v:formulas>
           <v:path o:extrusionok="f" gradientshapeok="t" o:connecttype="rect"/>
           <o:lock v:ext="edit" aspectratio="t"/>
         </v:shapetype>
         <v:shape id="Obraz 1" o:spid="_x0000_i1025" type="#_x0000_t75" style="width:119.25pt;height:79.5pt;visibility:visible;mso-wrap-style:square">
           <v:imagedata r:id="rId1" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00836C3F">
       <w:pict w14:anchorId="34A7AA47">
         <v:shape id="grafika1" o:spid="_x0000_i1026" type="#_x0000_t75" style="width:91.5pt;height:81.75pt;visibility:visible;mso-wrap-style:square">
           <v:imagedata r:id="rId2" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00836C3F">
       <w:pict w14:anchorId="1F3C3A3D">
         <v:shape id="_x0000_i1027" type="#_x0000_t75" style="width:123.75pt;height:93pt;visibility:visible;mso-wrap-style:square">
           <v:imagedata r:id="rId3" o:title=""/>
         </v:shape>
       </w:pict>
     </w:r>
   </w:p>
   <w:p w14:paraId="772D54F0" w14:textId="77777777" w:rsidR="00A6301F" w:rsidRDefault="00A6301F" w:rsidP="00A6301F">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="5A012EED" w14:textId="77777777" w:rsidR="006E3089" w:rsidRDefault="006E3089">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1F112846" w14:textId="77777777" w:rsidR="006E3089" w:rsidRDefault="006E3089">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
@@ -2015,59 +3827,62 @@
     <w:rsid w:val="000E4E56"/>
     <w:rsid w:val="001A1468"/>
     <w:rsid w:val="001B7815"/>
     <w:rsid w:val="001C31ED"/>
     <w:rsid w:val="002A16F3"/>
     <w:rsid w:val="002B1E4F"/>
     <w:rsid w:val="002B6761"/>
     <w:rsid w:val="003445A0"/>
     <w:rsid w:val="003564AF"/>
     <w:rsid w:val="003A0AFC"/>
     <w:rsid w:val="003D611C"/>
     <w:rsid w:val="003E6BED"/>
     <w:rsid w:val="00431C0B"/>
     <w:rsid w:val="00437CAD"/>
     <w:rsid w:val="004657DA"/>
     <w:rsid w:val="004B2665"/>
     <w:rsid w:val="004C3459"/>
     <w:rsid w:val="004E324A"/>
     <w:rsid w:val="004E7234"/>
     <w:rsid w:val="0054734E"/>
     <w:rsid w:val="00596FD7"/>
     <w:rsid w:val="005E5BFF"/>
     <w:rsid w:val="00607F9B"/>
     <w:rsid w:val="00644DCB"/>
     <w:rsid w:val="00657C1E"/>
+    <w:rsid w:val="00685387"/>
     <w:rsid w:val="006B585D"/>
     <w:rsid w:val="006E3089"/>
+    <w:rsid w:val="00704752"/>
     <w:rsid w:val="00712C39"/>
     <w:rsid w:val="0075025B"/>
     <w:rsid w:val="00756CDA"/>
     <w:rsid w:val="007A4EA9"/>
     <w:rsid w:val="007E2ACC"/>
     <w:rsid w:val="007E68C5"/>
     <w:rsid w:val="00832144"/>
+    <w:rsid w:val="00836C3F"/>
     <w:rsid w:val="008567C7"/>
     <w:rsid w:val="008642B3"/>
     <w:rsid w:val="008A6C10"/>
     <w:rsid w:val="008E5102"/>
     <w:rsid w:val="00915B9E"/>
     <w:rsid w:val="00952256"/>
     <w:rsid w:val="0097748A"/>
     <w:rsid w:val="009E5EE4"/>
     <w:rsid w:val="009F0E5C"/>
     <w:rsid w:val="00A029B8"/>
     <w:rsid w:val="00A17CDB"/>
     <w:rsid w:val="00A6301F"/>
     <w:rsid w:val="00AA02AC"/>
     <w:rsid w:val="00B32D12"/>
     <w:rsid w:val="00B464D3"/>
     <w:rsid w:val="00B8185B"/>
     <w:rsid w:val="00BD2174"/>
     <w:rsid w:val="00C423DD"/>
     <w:rsid w:val="00C53069"/>
     <w:rsid w:val="00C60D7B"/>
     <w:rsid w:val="00C65E53"/>
     <w:rsid w:val="00CA0B33"/>
     <w:rsid w:val="00CA3511"/>
     <w:rsid w:val="00CC1A8E"/>
     <w:rsid w:val="00CC324B"/>
@@ -2400,169 +4215,198 @@
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:uiPriority="99" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normalny">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00A6301F"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normalny"/>
     <w:next w:val="Normalny"/>
+    <w:link w:val="Nagwek1Znak"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:spacing w:before="240" w:after="60"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:kern w:val="28"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Domylnaczcionkaakapitu">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Standardowy">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Bezlisty">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Nagwek">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normalny"/>
+    <w:link w:val="NagwekZnak"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Stopka">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normalny"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Numerstrony">
     <w:name w:val="page number"/>
     <w:basedOn w:val="Domylnaczcionkaakapitu"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tekstpodstawowy">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="Normalny"/>
     <w:pPr>
       <w:spacing w:line="360" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Zwykytekst">
     <w:name w:val="Plain Text"/>
     <w:basedOn w:val="Normalny"/>
+    <w:link w:val="ZwykytekstZnak"/>
     <w:rsid w:val="00E85D70"/>
     <w:rPr>
       <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tabela-Siatka">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Standardowy"/>
     <w:rsid w:val="00E85D70"/>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Tekstdymka">
     <w:name w:val="Balloon Text"/>
     <w:basedOn w:val="Normalny"/>
     <w:link w:val="TekstdymkaZnak"/>
     <w:rsid w:val="00042497"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="TekstdymkaZnak">
     <w:name w:val="Tekst dymka Znak"/>
     <w:link w:val="Tekstdymka"/>
     <w:rsid w:val="00042497"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Nagwek1Znak">
+    <w:name w:val="Nagłówek 1 Znak"/>
+    <w:link w:val="Nagwek1"/>
+    <w:rsid w:val="00704752"/>
+    <w:rPr>
+      <w:b/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="NagwekZnak">
+    <w:name w:val="Nagłówek Znak"/>
+    <w:link w:val="Nagwek"/>
+    <w:rsid w:val="00704752"/>
+    <w:rPr>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ZwykytekstZnak">
+    <w:name w:val="Zwykły tekst Znak"/>
+    <w:link w:val="Zwykytekst"/>
+    <w:rsid w:val="00704752"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="188421124">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
@@ -2856,71 +4700,71 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>template</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1711</Characters>
+  <Pages>3</Pages>
+  <Words>569</Words>
+  <Characters>3414</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>14</Lines>
-  <Paragraphs>3</Paragraphs>
+  <Lines>28</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>@v_przet#zamaw_nazwa</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Datacomp</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1993</CharactersWithSpaces>
+  <CharactersWithSpaces>3976</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>@v_przet#zamaw_nazwa</dc:title>
   <dc:subject/>
   <dc:creator>Sylwia Lempart</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>