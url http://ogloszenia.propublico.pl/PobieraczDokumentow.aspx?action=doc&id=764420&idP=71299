--- v0 (2026-05-16)
+++ v1 (2026-07-16)
@@ -7,80 +7,87 @@
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="4CCBC45B" w14:textId="4C1DDFD0" w:rsidR="00FB7F50" w:rsidRPr="002245BE" w:rsidRDefault="004C19E5" w:rsidP="00FB7F50">
+    <w:p w14:paraId="4CCBC45B" w14:textId="62A998C7" w:rsidR="00FB7F50" w:rsidRPr="002245BE" w:rsidRDefault="004C19E5" w:rsidP="00FB7F50">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk53520193"/>
       <w:r w:rsidRPr="004C19E5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Kraków</w:t>
       </w:r>
       <w:r w:rsidR="00FB7F50" w:rsidRPr="002245BE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> dnia: </w:t>
       </w:r>
       <w:r w:rsidRPr="004C19E5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>2026-05-08</w:t>
+        <w:t>2026-05-</w:t>
+      </w:r>
+      <w:r w:rsidR="00662A7E">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>19</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4038C61A" w14:textId="77777777" w:rsidR="00FB7F50" w:rsidRPr="002245BE" w:rsidRDefault="00FB7F50" w:rsidP="004E7234">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45B90A46" w14:textId="77777777" w:rsidR="004C19E5" w:rsidRPr="004C19E5" w:rsidRDefault="004C19E5" w:rsidP="00FB7F50">
       <w:pPr>
         <w:spacing w:after="40"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C19E5">
         <w:rPr>
           <w:b/>
           <w:bCs/>
@@ -166,63 +173,75 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C19E5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>30-059</w:t>
       </w:r>
       <w:r w:rsidR="00FB7F50" w:rsidRPr="002245BE">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="004C19E5">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Kraków</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="515759F9" w14:textId="77777777" w:rsidR="008642B3" w:rsidRDefault="00A17CDB">
+    <w:p w14:paraId="515759F9" w14:textId="1EBCA385" w:rsidR="008642B3" w:rsidRDefault="00662A7E">
       <w:pPr>
         <w:pStyle w:val="Nagwek1"/>
         <w:spacing w:before="600"/>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>OGŁOSZENIE</w:t>
+        <w:t xml:space="preserve">SPROSTOSWANIE </w:t>
+      </w:r>
+      <w:r w:rsidR="00A17CDB">
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>OGŁOSZENI</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>A</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1F237854" w14:textId="77777777" w:rsidR="008642B3" w:rsidRDefault="008642B3" w:rsidP="00C65E53">
       <w:pPr>
         <w:spacing w:after="480"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">o </w:t>
       </w:r>
       <w:r w:rsidR="0054734E">
         <w:rPr>
           <w:b/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>wyborze najkorzystniejszej oferty</w:t>
       </w:r>
@@ -821,88 +840,120 @@
             </w:r>
             <w:r w:rsidRPr="004C19E5">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> wyposażenia do sali konferencyjnej w Zespole Laboratoriów Badawczych Centrum Zrównoważonego Rozwoju i Poszanowania Energii na potrzeby </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="004C19E5">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>WGGiOŚ</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="00D26ED6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="19887530" w14:textId="04A882BC" w:rsidR="004C19E5" w:rsidRPr="00D26ED6" w:rsidRDefault="004C19E5" w:rsidP="007D4419">
+          <w:p w14:paraId="19887530" w14:textId="056B3D4F" w:rsidR="004C19E5" w:rsidRPr="00D26ED6" w:rsidRDefault="004C19E5" w:rsidP="007D4419">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D26ED6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>za cenę</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> brutto</w:t>
             </w:r>
             <w:r w:rsidRPr="00D26ED6">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="004C19E5">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
-              <w:t>181 990.80 zł</w:t>
+              <w:t>18</w:t>
+            </w:r>
+            <w:r w:rsidR="00662A7E">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C19E5">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00662A7E">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>605</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C19E5">
+              <w:rPr>
+                <w:b/>
+                <w:sz w:val="22"/>
+                <w:szCs w:val="22"/>
+              </w:rPr>
+              <w:t>.80 zł</w:t>
             </w:r>
             <w:r w:rsidRPr="004657DA">
               <w:rPr>
                 <w:bCs/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="23046E4F" w14:textId="77777777" w:rsidR="004C19E5" w:rsidRDefault="004C19E5" w:rsidP="007D4419">
             <w:pPr>
               <w:spacing w:before="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r w:rsidRPr="00D26ED6">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Uzasadnienie wyboru:</w:t>
             </w:r>
             <w:r>
               <w:t xml:space="preserve"> </w:t>
@@ -1447,67 +1498,91 @@
             <w:r w:rsidRPr="008567C7">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="004C19E5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:bCs/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Wieliczka</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="191B5024" w14:textId="097FF3AB" w:rsidR="004C19E5" w:rsidRPr="008567C7" w:rsidRDefault="004C19E5" w:rsidP="007D4419">
+          <w:p w14:paraId="191B5024" w14:textId="06AAFA97" w:rsidR="004C19E5" w:rsidRPr="008567C7" w:rsidRDefault="004C19E5" w:rsidP="007D4419">
             <w:pPr>
               <w:pStyle w:val="Zwykytekst"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C19E5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">  51,11</w:t>
+              <w:t xml:space="preserve">  5</w:t>
+            </w:r>
+            <w:r w:rsidR="00662A7E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C19E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00662A7E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>93</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="47DE2E53" w14:textId="5F6186B8" w:rsidR="004C19E5" w:rsidRPr="008567C7" w:rsidRDefault="004C19E5" w:rsidP="007D4419">
             <w:pPr>
               <w:pStyle w:val="Zwykytekst"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C19E5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">  30,00</w:t>
@@ -1573,67 +1648,91 @@
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5625541D" w14:textId="4501D78C" w:rsidR="004C19E5" w:rsidRPr="008567C7" w:rsidRDefault="004C19E5" w:rsidP="007D4419">
             <w:pPr>
               <w:pStyle w:val="Zwykytekst"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="851" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7118C821" w14:textId="6F66F413" w:rsidR="004C19E5" w:rsidRPr="008567C7" w:rsidRDefault="004C19E5" w:rsidP="007D4419">
+          <w:p w14:paraId="7118C821" w14:textId="5B204618" w:rsidR="004C19E5" w:rsidRPr="008567C7" w:rsidRDefault="004C19E5" w:rsidP="007D4419">
             <w:pPr>
               <w:pStyle w:val="Zwykytekst"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C19E5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t xml:space="preserve">  91,11</w:t>
+              <w:t xml:space="preserve">  9</w:t>
+            </w:r>
+            <w:r w:rsidR="00662A7E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>0</w:t>
+            </w:r>
+            <w:r w:rsidRPr="004C19E5">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>,</w:t>
+            </w:r>
+            <w:r w:rsidR="00662A7E">
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>93</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="004C19E5" w:rsidRPr="008567C7" w14:paraId="4A3707B9" w14:textId="77777777" w:rsidTr="007D4419">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5BAE7C81" w14:textId="1A937FD7" w:rsidR="004C19E5" w:rsidRPr="008567C7" w:rsidRDefault="004C19E5" w:rsidP="007D4419">
             <w:pPr>
               <w:pStyle w:val="Zwykytekst"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="004C19E5">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -2606,58 +2705,58 @@
         <w:jc w:val="both"/>
         <w:rPr>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F960D7" w:rsidSect="00E85D70">
       <w:headerReference w:type="even" r:id="rId6"/>
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:headerReference w:type="first" r:id="rId10"/>
       <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1079" w:right="926" w:bottom="1417" w:left="900" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="53818AD3" w14:textId="77777777" w:rsidR="00F21F33" w:rsidRDefault="00F21F33">
+    <w:p w14:paraId="0F3D36AE" w14:textId="77777777" w:rsidR="003D3E00" w:rsidRDefault="003D3E00">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3D6C886C" w14:textId="77777777" w:rsidR="00F21F33" w:rsidRDefault="00F21F33">
+    <w:p w14:paraId="2B4F4875" w14:textId="77777777" w:rsidR="003D3E00" w:rsidRDefault="003D3E00">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="EE"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="EE"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
@@ -2745,95 +2844,85 @@
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">System </w:t>
     </w:r>
     <w:proofErr w:type="spellStart"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:t>ProPublico</w:t>
     </w:r>
     <w:proofErr w:type="spellEnd"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
-      <w:t xml:space="preserve"> © </w:t>
+      <w:t xml:space="preserve"> © Datacomp</w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-[...8 lines deleted...]
-    <w:proofErr w:type="spellEnd"/>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
         <w:sz w:val="18"/>
         <w:szCs w:val="18"/>
       </w:rPr>
       <w:tab/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7850F488" w14:textId="77777777" w:rsidR="006E3089" w:rsidRDefault="006E3089">
     <w:pPr>
       <w:pStyle w:val="Stopka"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1960AED1" w14:textId="77777777" w:rsidR="00F21F33" w:rsidRDefault="00F21F33">
+    <w:p w14:paraId="33BB0F33" w14:textId="77777777" w:rsidR="003D3E00" w:rsidRDefault="003D3E00">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="23E2FCD3" w14:textId="77777777" w:rsidR="00F21F33" w:rsidRDefault="00F21F33">
+    <w:p w14:paraId="648BBC52" w14:textId="77777777" w:rsidR="003D3E00" w:rsidRDefault="003D3E00">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="18B94994" w14:textId="77777777" w:rsidR="006E3089" w:rsidRDefault="006E3089">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5407D656" w14:textId="77777777" w:rsidR="006E3089" w:rsidRDefault="006E3089">
     <w:pPr>
       <w:pStyle w:val="Nagwek"/>
     </w:pPr>
   </w:p>
@@ -2889,74 +2978,77 @@
     <w:doNotVertAlignCellWithSp/>
     <w:doNotBreakConstrainedForcedTable/>
     <w:doNotVertAlignInTxbx/>
     <w:useAnsiKerningPairs/>
     <w:cachedColBalance/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="11"/>
     <w:compatSetting w:name="allowHyphenationAtTrackBottom" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A52E66"/>
     <w:rsid w:val="00005838"/>
     <w:rsid w:val="00022322"/>
     <w:rsid w:val="00042497"/>
     <w:rsid w:val="000C1E6F"/>
     <w:rsid w:val="000E4E56"/>
     <w:rsid w:val="00146A2D"/>
     <w:rsid w:val="001A1468"/>
     <w:rsid w:val="001A72FD"/>
     <w:rsid w:val="001B7815"/>
     <w:rsid w:val="001C31ED"/>
     <w:rsid w:val="002B1E4F"/>
     <w:rsid w:val="002B6761"/>
     <w:rsid w:val="003445A0"/>
     <w:rsid w:val="003A0AFC"/>
+    <w:rsid w:val="003D3E00"/>
     <w:rsid w:val="003D611C"/>
     <w:rsid w:val="003E6BED"/>
     <w:rsid w:val="00431C0B"/>
     <w:rsid w:val="00437CAD"/>
     <w:rsid w:val="004657DA"/>
     <w:rsid w:val="004B2665"/>
     <w:rsid w:val="004C19E5"/>
     <w:rsid w:val="004C3459"/>
     <w:rsid w:val="004E324A"/>
     <w:rsid w:val="004E7234"/>
     <w:rsid w:val="0054734E"/>
     <w:rsid w:val="00596FD7"/>
     <w:rsid w:val="005E5BFF"/>
     <w:rsid w:val="00607F9B"/>
     <w:rsid w:val="00644DCB"/>
     <w:rsid w:val="00657C1E"/>
+    <w:rsid w:val="00662A7E"/>
     <w:rsid w:val="0069776A"/>
     <w:rsid w:val="006B585D"/>
     <w:rsid w:val="006E3089"/>
     <w:rsid w:val="00712C39"/>
     <w:rsid w:val="0075025B"/>
     <w:rsid w:val="00756CDA"/>
     <w:rsid w:val="007E2ACC"/>
     <w:rsid w:val="007E68C5"/>
+    <w:rsid w:val="00800C22"/>
     <w:rsid w:val="00832144"/>
     <w:rsid w:val="008567C7"/>
     <w:rsid w:val="008642B3"/>
     <w:rsid w:val="008A6C10"/>
     <w:rsid w:val="008E5102"/>
     <w:rsid w:val="00903148"/>
     <w:rsid w:val="00915B9E"/>
     <w:rsid w:val="00952256"/>
     <w:rsid w:val="0097748A"/>
     <w:rsid w:val="009F0E5C"/>
     <w:rsid w:val="00A029B8"/>
     <w:rsid w:val="00A17CDB"/>
     <w:rsid w:val="00A52E66"/>
     <w:rsid w:val="00AA02AC"/>
     <w:rsid w:val="00B32D12"/>
     <w:rsid w:val="00B464D3"/>
     <w:rsid w:val="00B8185B"/>
     <w:rsid w:val="00BD2174"/>
     <w:rsid w:val="00C423DD"/>
     <w:rsid w:val="00C53069"/>
     <w:rsid w:val="00C60D7B"/>
     <w:rsid w:val="00C65E53"/>
     <w:rsid w:val="00CA0B33"/>
     <w:rsid w:val="00CA3511"/>
     <w:rsid w:val="00CC1A8E"/>
@@ -3761,70 +3853,70 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>template</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>496</Words>
-  <Characters>2981</Characters>
+  <Words>498</Words>
+  <Characters>2993</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>24</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Tytuł</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>@v_przet#zamaw_nazwa</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Datacomp</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3471</CharactersWithSpaces>
+  <CharactersWithSpaces>3485</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>@v_przet#zamaw_nazwa</dc:title>
   <dc:subject/>
   <dc:creator>Jarosław Grzech</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>